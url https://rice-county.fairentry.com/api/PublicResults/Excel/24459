--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550158eb3c9842ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aac8ee8f407a4ec3a6ca770fc2bac452.psmdcp" Id="R21b3f904585040db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef14d63f1ff4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c2cb97b53634442983acb1801fea7ce.psmdcp" Id="R2000f949a83246fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Gogebic County ..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -56,132 +56,138 @@
   <x:si>
     <x:t>Awards</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Club</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 35: Adult Photography  /  2, Amateur, Color  /  1: Animals</x:t>
   </x:si>
   <x:si>
     <x:t>1167</x:t>
   </x:si>
   <x:si>
     <x:t>Maccani, Madi</x:t>
   </x:si>
   <x:si>
     <x:t>2013</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
+    <x:t>White</x:t>
+  </x:si>
+  <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
     <x:t>1084</x:t>
   </x:si>
   <x:si>
     <x:t>Ross, Tom</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>Red</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
     <x:t>Dennis, Ashley</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Blue</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>1078</x:t>
   </x:si>
   <x:si>
     <x:t>Zaleski, Marlene</x:t>
   </x:si>
   <x:si>
     <x:t>2033</x:t>
   </x:si>
   <x:si>
+    <x:t>Yellow</x:t>
+  </x:si>
+  <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 35: Adult Photography  /  2, Amateur, Color  /  10: Portrait</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2037</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 35: Adult Photography  /  2, Amateur, Color  /  11: Sports / Action</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>
     <x:t>2026</x:t>
   </x:si>
   <x:si>
     <x:t>2038</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 35: Adult Photography  /  2, Amateur, Color  /  12: Winged and Flying Creatures</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 35: Adult Photography  /  2, Amateur, Color  /  14: Any Other Color Photography</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>1342</x:t>
   </x:si>
   <x:si>
-    <x:t>Wesa, glo</x:t>
+    <x:t>Wesa, George</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2028</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 35: Adult Photography  /  2, Amateur, Color  /  4: Flowers</x:t>
   </x:si>
   <x:si>
     <x:t>1303</x:t>
   </x:si>
   <x:si>
     <x:t>kostac, melinda</x:t>
   </x:si>
   <x:si>
     <x:t>2039</x:t>
   </x:si>
   <x:si>
     <x:t>2042</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 35: Adult Photography  /  2, Amateur, Color  /  5: Human Interest</x:t>
   </x:si>
@@ -197,51 +203,51 @@
   <x:si>
     <x:t>2034</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 35: Adult Photography  /  2, Amateur, Color  /  6: Landscape</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2035</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 35: Adult Photography  /  2, Amateur, Color  /  7: Marine</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 35: Adult Photography  /  2, Amateur, Color  /  8: Nature Moods</x:t>
   </x:si>
   <x:si>
     <x:t>1150</x:t>
   </x:si>
   <x:si>
-    <x:t>Simmonar, Cindy</x:t>
+    <x:t>Simonar, Cindy</x:t>
   </x:si>
   <x:si>
     <x:t>2043</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 35: Adult Photography  /  2, Amateur, Color  /  9: Night Pictures</x:t>
   </x:si>
   <x:si>
     <x:t>2027</x:t>
   </x:si>
   <x:si>
     <x:t>2036</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -640,822 +646,822 @@
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:10">
       <x:c r="A3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
         <x:v>21</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>