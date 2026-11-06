--- v1 (2026-09-30)
+++ v2 (2026-11-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef14d63f1ff4f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c2cb97b53634442983acb1801fea7ce.psmdcp" Id="R2000f949a83246fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0136189f03f4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffb1dc3b42bd42169d0245b3f8820336.psmdcp" Id="R95d5dc04aa974866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Gogebic County ..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>